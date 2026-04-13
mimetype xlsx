--- v0 (2025-10-25)
+++ v1 (2026-04-13)
@@ -54,381 +54,381 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>AG FORTES</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/2/ccfrequerimento018_000009.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/2/ccfrequerimento018_000009.pdf</t>
   </si>
   <si>
     <t>REQUERO A CONSTRUÇÃO DE 01 (UMA) LOMBADA NA RUA OÁVIO DE JESUS FRANA, NO BAIO PIÇARREIRA, EM FENTE À CASA DA SENHORA MARIA ODORICO E DO COMERCIAL NEO RAÇÕES, NO MUNICÍPIO DE LAGOA ALEGRE-PI</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>VALDIR</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/3/ccrequerimento_valdir_000029.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/3/ccrequerimento_valdir_000029.pdf</t>
   </si>
   <si>
     <t>REQUER A PERFURAÇÃO DE UM POÇO TUBULAR E ILUMINAÇÃO NO CEMITÉRIO DAS CRUIZINHAS, NO MUNICÍPIO DE LAGOA ALEGRE-PI.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>WAGNER</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/4/ccrequerimento_wagner_000030.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/4/ccrequerimento_wagner_000030.pdf</t>
   </si>
   <si>
     <t>REQUER ILUMINAÇÃO (LÂMPADAS NOS POSTES) NA RUA 13 DE MAIO, BAIRRO SÃO FRANCISCO, MUNICÍPIO DE LAGOA ALEGRE-PI.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>GIL MAKASSAR</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/5/ccrequerimento_gil_000031.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/5/ccrequerimento_gil_000031.pdf</t>
   </si>
   <si>
     <t>REQUER A RELAÇÃO DE VEÍCULOS LOCADOS PELA EMPRESA TELOOK JUNTO AO MUNICÍPIO DE LAGOA ALEGRE-PI, ASSIM COMO A NUMERAÇÃO DAS PLACAS E A DEVIDA LOTAÇÃO (SECRETARIAS) DOS RESPECTIVOS VEÍCULOS.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>MATHEUS</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/6/requerimento_022_000038.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/6/requerimento_022_000038.pdf</t>
   </si>
   <si>
     <t>REQUER DO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO A INSTALAÇÃO DE REFLETORES NA QUADRA POLIESPORTIVA "PEDRO TOTE", NO MUNICÍPIO DE LAGOA ALEGRE-PI.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/7/requerimento_023_000039.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/7/requerimento_023_000039.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO A CONSTRUÇÃO DE DOIS QUEBRA-MOLAS EM FRENTE A RESIDÊNCIA DO SENHOR ANTÔNIO CONRADO, NA ESTRADA QUE LIGA A SEDE DO MUNICIPIO À LOCALIDADE POÇO DOS GASPAR, EM AGOA ALEGRE-PI.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PROFº RAIMUNDO</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/9/requerimento_24_000051.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/9/requerimento_24_000051.pdf</t>
   </si>
   <si>
     <t>REQUER O MELHORAMENTO DA VIA PÚBLICA COM ALARGAMENTO E PIÇARRAMENTO DE QUALIDADE, BEM COMO A ILUMINAÇÃO PÚBLICA NA ESTRADA DA TIRANIA, NO MUNICÍPIO DE LAGOA ALEGRE, NO TRECHO QUE SE INICIA NA RESIDÊNCIA DO SENHOR ARISTEU ATÉ A RESIDÊNCIA DA SENHORA LUCINDA.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/10/requerimento_25_000052.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/10/requerimento_25_000052.pdf</t>
   </si>
   <si>
     <t>REQUER O MELHORAMENTO DA RUA MARIA APOLÔNIA (RUA DO LIXÃO) E A IMPLANTAÇÃO DA ILUMINAÇÃO PÚBLICA NO BAIRRO NOVA JERUSALÉM, NO MUNICÍPIO DE AGOA ALEGRE-PI.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/14/requerimento026_000104.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/14/requerimento026_000104.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 026/2021 DO VEREADOR AGVON FORTES SILVA, QUE REQUER DO PODER EXECUTIVO MUNICIPAL A DUPLICÃO DA ESTRADA QUE SE INICIA NA RUA ISABEL COSTA, ENTRADA DA LOCALIDADE LAGOA DA SERRA E FINALIZA NA LOCALIDADE SAPUCAIA, NO MUNICÍPIO DE LAGOA ALEGRE-PI.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/13/requerimento027_000103.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/13/requerimento027_000103.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 027/2021 DO VEREADOR MATHEUS OLIVEIRA NUNES, QUE REQUER DO PODER EXECUTIVO MUNICIPAL E DO SECETÁRIO MUNICIPAL DE EDUCAÇÃO A DISPONIBILIDADE DE UM TRANSPORTE (ÔNIBUS) PARA OS ALUNOS UNIVERSITÁRIOS DE FAMÍLIAS CARENTES MATRICULADOS EM TERESINA-PI.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>CHAGAS JÚLIO</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/15/requerimento028_000105.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/15/requerimento028_000105.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 028/2021 DO VEREADOR FRANCISCO DAS CHAGAS ALVES DA SILVA, QUE REQUER DO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE DUAS LOMBADAS, NA RUA UNIÃO, PRÓXIMO AS RESIDÊNCIAS DA SENHORA DIÓ E DO SENHOR ZE FELISBERTO RESPECTIVAMENTE.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/16/requerimento_chagas_000009.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/16/requerimento_chagas_000009.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 029/2021 DO VEREADOR FRANCISCO DAS CHAGAS ALVES DA SILVA, QUE REQUER DO PODER EXECUTIVO A ILUMINAÇÃO PÚBLICA DO CAMPO DE FUTEBOL DA LOCALIDADE POÇO DOS GASPAR, NO MUNICÍPIO DE LAGOA ALEGRE-PI.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/18/requerimento_030_000109.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/18/requerimento_030_000109.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 030/2021 DO VEREADOR RAIMUNDO OLIVEIRA COSTA QUE REQUER DO PODER EXECUTIVO MUNICIPAL (REITERAÇÃO DE REQUERIMENTOS ANTERIORES), A CONSTRUÇÃO DE LOMBADAS. EM RUAS DO MUNICÍPIO DE LAGOA ALEGE-PI.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/22/requerimento_ag_20211021_123117.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/22/requerimento_ag_20211021_123117.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL A REFORMA E ILUMINAÇÃO DA PRAÇA DO BAIRRO SÃO JOSÉ, NO MUNICÍPIO DE LAGOA ALEGRE-PI.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/27/32.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/27/32.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL A ILUMINAÇÃO DA RUA AYRTON SENA NO BAIRRO NOVO MILÊNIO, NO MUNICÍPIO DE LAGOA ALEGRE-PI.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/28/33.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/28/33.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO A CONSTRUÇÃO DE MATO-BURRO NA ENTRADA DO LIXÃO, NO MUNICÍPIO DE LAGOA ALEGRE-PI.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/31/requerimento_034_000033.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/31/requerimento_034_000033.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE 02 (DUAS) LOMBADAS, ENTRE AS RESIDÊNCIAS DO SENHOR ZÉ LURDES E CARLINHOS SANTINHA, NA LOCALIDADE SÃO BENTO MUNICÍPIO DE LAGOA ALEGRE-PI.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>SANTINHA</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/32/requerimento_035_000034.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/32/requerimento_035_000034.pdf</t>
   </si>
   <si>
     <t>REQUER A ILUMINAÇÃO PÚBLICA DAS RUAS DO LAGOA ALEGRE PARK E NOS BAIRROS CANAÃ,  PIÇARREIRA, NOVO MILÊNIO, RECANTO DAS PALMEIRAS E VIOLA, NO MUNICÍPIO DE LAGOA ALEGRE-PI.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/1/ccfprojeto_063_000008.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/1/ccfprojeto_063_000008.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LUÍS MOREIRA LIMA (DUDU MOREIRA) A RUA QUE SE INICIA NA ESTRADA QUE LIGA A LOCALIDADE CEMBAU, ATRAVESSA A RUA PROJETADA 1 E FINALIZA NO TERRENO DO SR. CARLOS MAGNO, QUADRA 50 , SETOR 2, NO BAIRO SÃO FRANCISCO, NO MUNICÍPIO DE LAGOA ALEGRE-PI.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_de_lei_064_000010.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_de_lei_064_000010.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 064/2021 DO VEREADOR  AGVON FORTES SILVA, QUE INSTITUI OS PROCESSOS ADMINISTRATIVOS E LEGISLATIVO ELETRÔNICO NO ÂMBITO DA CÂMARA MUNICIPAL DE LAGOA ALEGRE-PI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>CARLOS MAGNO FORTES MACHADO</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/20/projeto_de_lei_016_20211021_114513.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/20/projeto_de_lei_016_20211021_114513.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 016/2021 DO PODER EXECUTIVO MUNICIPAL, QUE INSTITUI O REGIME DE PREVIDÊNCIA COMPLEMENTAR NO ÂMBITO DO MUNICÍPIO DE LAGOA ALEGRE-PI; FIXA O LIMITE MÁXIMO PARA A CONCESSÃO DE APOSENTADORIAS E PENSÕES PELO REGIME DE PREVIDÊNCIA DE QUE TRATA O ART. 40 DA CONSTITUIÇÃO FEDERAL; AUTORIZA A ADESÃO AO PLANO DE BENEFÍCIOS DE PREVIDÊNCIA COMPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/23/projeto_de_lei_orcamentaria_20211026_124756.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/23/projeto_de_lei_orcamentaria_20211026_124756.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO DO MUNICÍPIO DE LAGOA ALEGRE, PARA O EXERCÍCIO FINANCEIRO DE 2022.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/24/projeto_de_lei_no_019_20211026_125451.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/24/projeto_de_lei_no_019_20211026_125451.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2021, OBJETIVANDO A EXECUÇÃO DE DESPESAS COM RECURSOS DO VAAT/FUNDEB.</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/26/ppa.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/26/ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2022/2025 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/29/projeto_de_lei_021_000026.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/29/projeto_de_lei_021_000026.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A NOVA TAXA DE ADMINISTRAÇÃO PARA CUSTEIO DAS DESPESAS CORRENTES E DE CAPITAL NECESSÁRIAS À ORGANIZAÇÃO E AO FUNCIONAMENTO DO REGIME PRÓPRIO DE PREVIDÊNCIA E DÁ OUTAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/33/projeto_de_lei_no_022_000036.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/33/projeto_de_lei_no_022_000036.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ABONO SALARIAL AOS PROFISSIONAIS DO MAGISTÉRIO DA EDUCAÇÃO BÁSICA, UTILIZANDO RECURSO PROVENIENTES DO FUNDEB, DEVIDA A NECESSIDADE DE CUMPRIMENTO DO PERCENTUAL CONSTITUCIONAL DE 70% DE APLICAÇÃO DESTES RECURSOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/30/projeto_de_lei_065_de_2021_000030.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/30/projeto_de_lei_065_de_2021_000030.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COMENDA DE HONRA AO MÉRITO NO MUNICÍPIO DE LAGOA ALEGRE-PI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/21/projeto_de_lei_017_20211021_120002.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/21/projeto_de_lei_017_20211021_120002.pdf</t>
   </si>
   <si>
     <t>PROJETODE LEI COMPLEMENTAR Nº 017/2021 DO PODER EXECUTIVO, QUE MODIFICA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE LAGOA ALEGRE-PI, DE ACORDO COM A EMENDA CONSTITUCIONAL Nº 103 DE 2019.</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/19/emenda_a_lei_organica_20211021_114239.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/19/emenda_a_lei_organica_20211021_114239.pdf</t>
   </si>
   <si>
     <t>ESTABELECE REGRAS PARA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE LAGOA ALEGRE-PI, DE ACORDO COM A EMENDA CONSTITUCIONAL Nº103, DE 2019.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>PARECER</t>
   </si>
   <si>
     <t>CFOF - COMISSÃO DE FINANÇAS, ORÇAMENTO E FISCALIZAÇÃO FINANCEIRA</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/11/parecer_messias_000074.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/11/parecer_messias_000074.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL AS CONTAS DE GOVERNO, DO MUNICÍPIO DE LAGOA ALEGRE-PI, EXECERCÍCIO FINANCEIRO DE 2014, REFERENTE AO PERÍODO DE 01/01/2014 Á 27/05/2014 DE RESPONSABILIDADE DO SENHOR MESSIAS MOREIRA ELIZARDO, DIVERGINDO DO PARECER Nº 202/2017 DO TRIBUNAL DE CONTAS DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/12/parecer_gesimar_000075.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/12/parecer_gesimar_000075.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL  AS CONTAS DE GOVERNO, DO MUNICÍPIO DE LAGOA ALEGRE-PI, EXERCÍCIO FINANCEIRO DE 2014, DE RESPONSABILIDADE DA SENHORA GESIMAR NEVES BORGES COSTA, REFERENTE AO PERÍODO DE 28/05/2014 Á 31/12/2014, EM CONCORDÂNCIA COM A DECISÃO Nº 1.209/2018 DO TRIBUNAL DE CONTAS DO ESTADO DO PIAUÍ.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -735,68 +735,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/2/ccfrequerimento018_000009.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/3/ccrequerimento_valdir_000029.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/4/ccrequerimento_wagner_000030.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/5/ccrequerimento_gil_000031.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/6/requerimento_022_000038.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/7/requerimento_023_000039.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/9/requerimento_24_000051.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/10/requerimento_25_000052.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/14/requerimento026_000104.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/13/requerimento027_000103.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/15/requerimento028_000105.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/16/requerimento_chagas_000009.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/18/requerimento_030_000109.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/22/requerimento_ag_20211021_123117.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/27/32.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/28/33.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/31/requerimento_034_000033.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/32/requerimento_035_000034.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/1/ccfprojeto_063_000008.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_de_lei_064_000010.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/20/projeto_de_lei_016_20211021_114513.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/23/projeto_de_lei_orcamentaria_20211026_124756.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/24/projeto_de_lei_no_019_20211026_125451.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/26/ppa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/29/projeto_de_lei_021_000026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/33/projeto_de_lei_no_022_000036.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/30/projeto_de_lei_065_de_2021_000030.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/21/projeto_de_lei_017_20211021_120002.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/19/emenda_a_lei_organica_20211021_114239.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/11/parecer_messias_000074.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/12/parecer_gesimar_000075.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/2/ccfrequerimento018_000009.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/3/ccrequerimento_valdir_000029.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/4/ccrequerimento_wagner_000030.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/5/ccrequerimento_gil_000031.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/6/requerimento_022_000038.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/7/requerimento_023_000039.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/9/requerimento_24_000051.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/10/requerimento_25_000052.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/14/requerimento026_000104.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/13/requerimento027_000103.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/15/requerimento028_000105.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/16/requerimento_chagas_000009.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/18/requerimento_030_000109.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/22/requerimento_ag_20211021_123117.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/27/32.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/28/33.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/31/requerimento_034_000033.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/32/requerimento_035_000034.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/1/ccfprojeto_063_000008.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_de_lei_064_000010.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/20/projeto_de_lei_016_20211021_114513.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/23/projeto_de_lei_orcamentaria_20211026_124756.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/24/projeto_de_lei_no_019_20211026_125451.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/26/ppa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/29/projeto_de_lei_021_000026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/33/projeto_de_lei_no_022_000036.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/30/projeto_de_lei_065_de_2021_000030.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/21/projeto_de_lei_017_20211021_120002.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/19/emenda_a_lei_organica_20211021_114239.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/11/parecer_messias_000074.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2021/12/parecer_gesimar_000075.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="67" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>