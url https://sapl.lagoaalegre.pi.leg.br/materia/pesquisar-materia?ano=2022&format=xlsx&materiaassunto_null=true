--- v0 (2025-10-25)
+++ v1 (2026-04-13)
@@ -54,897 +54,897 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>RILDO</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/34/requerimento_rildo_000105.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/34/requerimento_rildo_000105.pdf</t>
   </si>
   <si>
     <t>REQUER DO DEPUTADO ESTADUAL FÁBIO HENRIQUE MENDONÇA XAVIER DE OLIVEIA PARA A EXECUÇÃO DE UMA EMENDA PARLAMENTAR  DO ANO DE 2021, PARA AQUISIÇÃO DE UM VEÍCULO PARA A ASSOCIAÇÃO DOS MORADORES DO BAIRRO PIÇARREIRA, NO MUNICÍPIO DE LAGOA ALEGRE-PI.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/44/requerimento_02_000142.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/44/requerimento_02_000142.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE LÂMPADAS NOS POSTES DA LOCALIDADE NOVA VISTA, MUNICÍPIO DE LAGOA ALEGRE-PI.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/45/requerimento_ze_roberto_000144.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/45/requerimento_ze_roberto_000144.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE 02 (DOIS) QUEBRA-MOLAS NA LOCALIDADE LAGOA SECA.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>GIL MAKASSAR</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/52/requerimento_05_000166.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/52/requerimento_05_000166.pdf</t>
   </si>
   <si>
     <t>REQUER O EMPIÇARRAMENTO AOS REDORES DE ALGUMAS RESIDÊNCIAS NO BAIRRO SÃO JOSÉ, MUNICÍPIO DE LAGOA ALEGRE-PI.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/53/requerimento_06_000167.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/53/requerimento_06_000167.pdf</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DE UMA ACADEMIA PÚBLICA NO BAIRRO SÃO JOSÉ, MUNICÍPIO DE LAGOA ALEGRE, CONSIDERANDO QUE A MESMA SERÁ DESTINADA AO MUNICÍPIO ATRAVÉS DO DEPUTADO FÁBIO ABREU.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PROFº RAIMUNDO</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/54/requerimento_07_000168.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/54/requerimento_07_000168.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DAS COMISSÕES DE EDUCAÇÃO E MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>WAGNER</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/60/requerimento_08_000180.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/60/requerimento_08_000180.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE CAMPANHA PARA A PREVENÇÃO E COMBATE DA LEISHMANIOSE NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>AG FORTES</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/62/requerimento_09_000200.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/62/requerimento_09_000200.pdf</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DE UMA CAIXA D'AGUA NA LOCALIDADE LAGOA DA SERRA, MUNICÍPIO DE LAGOA ALEGRE-PI.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/66/requerimento_no_010_000224.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/66/requerimento_no_010_000224.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO  A CONSTRUÇÃO DE DUAS LOMBADAS.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/74/requerimento__011.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/74/requerimento__011.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE CONCURSO PÚBLICO  PARA PROVIMENTO  DE CARGOS  DA GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/75/requerimento_012.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/75/requerimento_012.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO  DE BOEIROS NAS RUAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/78/requerimento_13_000368.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/78/requerimento_13_000368.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UM MURO COM UM METRO DE ALTURA E ALAMBRADO NO CAMPO DE FUTEBOL FLAMENGUINHO, MUNICÍPIO DE LAGOA ALEGRE-PI.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>CHAGAS JÚLIO</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/79/requerimento_14_000370.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/79/requerimento_14_000370.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE DUAS LOMBADAS PRÓXIMO A RESIDÊNCIA DO SR. ANTÔNIO FRANCISCO, NA LOCALIDADE LAGOA DA SERRA, MUNICÍPIO DE LAGOA ALEGRE-PI</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/80/requerimento_15_000369.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/80/requerimento_15_000369.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES EM CARÁTER DE URGÊNCIA SOBRE A LICENÇA AMBIENTAL PARA O DESMATAMENTO DA ESTRADA QUE VAI EM DIREÇÃO AO RIACHÃO, NO MUNICÍPIO DE LAGOA ALEGRE-PI</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/88/requerimento_016_000401.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/88/requerimento_016_000401.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO A ASSINATURA DO TERMO DE DOMÍNIO PÚBLICO MUNICIPAL E TERMO DE COOPERAÇÃO TÉCNICA DO ESTADO, PARA A CONSTRUÇÃO DE 8 KM DE ESTRADA VICINAIS, NOS TRECHOS QUE SE INICIA NA SEDE DO MUNICÍPIO, NO SENTIDO DA LOCALIDADE PEDRA BRANCA EM DIREÇÃO A LOCALIDADE CARNAÚBA CUMPRIDA, MUNICÍPIO DE LAGOA ALEGRE-PI.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/87/requerimento_017_000400.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/87/requerimento_017_000400.pdf</t>
   </si>
   <si>
     <t>REQUERER DO PODER EXECUTIVO MUNICIPAL A RECUPERAÇÃO DAS RUAS DO BAIRRO NOVA JERUSALÉM, NO MUNICÍPIO DE LAGOA ALEGRE-PI.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/89/requerimento_018_000402.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/89/requerimento_018_000402.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE DUAS LOMBADAS NA AVENIDA ALDENOR COSTA (NOS DOIS LADOS DA AVENIDA), PRÓXIMO A RESIDÊNCIA DO SENHOR DAGA, NO MUNICÍPIO DE LAGOA ALEGRE-PI.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>IVONE GOMES</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/90/requerimento_019_000405.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/90/requerimento_019_000405.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL A LIMPEZA E APROFUNDAMENTO DO AÇUDE DA LOCALIDADE SALOBRO, NO MUNICÍPIO DE LAGOA ALEGRE-PI.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>SANTINHA</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/91/requerimento_020_000406.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/91/requerimento_020_000406.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL A LIMPEZA DO CEMITÉRIO DAS CRUIZINHAS NO MUNICÍPIO DE LAGOA ALEGRE-PI, E TAMBÉM A CONTRATAÇÃO DE UM FUNCIONÁRIO PARA PROCEDER COM A LIMPEZA E ORGANIZAÇÃO DO LOCAL.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/96/requerimento_021_atualizado_000508.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/96/requerimento_021_atualizado_000508.pdf</t>
   </si>
   <si>
     <t>REQUER DO DEPARTAMENTO DE ESTRADAS DE RODAGEM DO PIAUÍ A CONSTRUÇÃO DE DUAS LOMBADAS PRÓXIMO AS RESIDÊNCIAS DO SR. ZÉ COCO E DO SR. ZIZA, NA LOCALIDADE POÇO DE PEDRAS, MUNICÍPIO DE LAGOA ALEGRE-PI.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/98/requerimento_ivone.doc</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/98/requerimento_ivone.doc</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL O REBAIXAMENTO DA RUA 7 DE SETEMBRO, NO MUNICÍPIO DE LAGOA ALEGRE-PI.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/109/requerimento_023_000510.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/109/requerimento_023_000510.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL A ILUMINAÇÃO PÚBLICA NA LOCALIDADE BOM JESUS DOS PASSOS, NO MUNICÍPIO DE LAGOA ALEGRE-PI.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL A ILUMINAÇÃO PÚBLICA DAS RUAS DA ZONA URBANA DO MUNICÍPIO DE LAGOA ALEGRE-PI.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/110/requerimento_026_000511.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/110/requerimento_026_000511.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL A ILUMINAÇÃO PÚBLICA DE UM CAMPO SOCIETY NA LOCALIDADE NOVA VISTA, MUNICÍPIO DE LAGOA ALEGRE-PI.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>CARLOS MAGNO FORTES MACHADO</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/35/projeto_de_lei_023.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/35/projeto_de_lei_023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS VENCIMENTOS DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DE LAGOA ALEGRE-PI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/36/projeto_de_lei_024_000125.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/36/projeto_de_lei_024_000125.pdf</t>
   </si>
   <si>
     <t>ESTABELECE INFRAÇÕES E SANÇÕES ADMINISTRATIVAS RELATIVAS A ATIVIDADES LESIVAS AO MEIO AMBIENTE, BEM COMO O PROCEDIMENTO PARA APURAÇÃO DESSAS INFRAÇÕES.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/37/projeto_de_lei_025_000126.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/37/projeto_de_lei_025_000126.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SONS UBANOS, FIXA NÍVEIS E HORÁRIOS EM QUE SERÁ PERMITIDA SUA EMISSÃO, DEFINE OS PROCEDIMENTOS PARA LICENCIAMENTO AMBIENTAL PARA A UTILIZAÇÃO DE FONTE SONORA NO MUNICÍPIO DE LAGOA ALEGRE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/38/projeto_de_lei_026_000127.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/38/projeto_de_lei_026_000127.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DO PLANO MUNICIPAL DE EDUCAÇÃO AMBIENTAL INSTITUINDO A POLÍTICA DE EDUCAÇÃO AMBIENTAL NO MUNICÍPIO DE LAGOA ALEGRE-PI.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/39/projeto_de_lei_027_000128.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/39/projeto_de_lei_027_000128.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL  DE DESENVOLVIMENTO URBANO-CMDU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/40/projeto_de_lei_028_000129.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/40/projeto_de_lei_028_000129.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE QUEIMADAS NO ÂMBITO DO MUNICÍPIO DE LAGOA ALEGRE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/41/projeto_de_lei_029_000131.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/41/projeto_de_lei_029_000131.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE À EMISSÃO DE POLUENTES ATMOSFÉRICOS NO MUNICÍPIO DE LAGOA ALEGRE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_030_000132.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_030_000132.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE USO, CONSERVAÇÃO E PRESERVAÇÃO DO SOLO AGRÍCOLA.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/43/projeto_de_lei_031_000133.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/43/projeto_de_lei_031_000133.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORDENAÇÃO DOS ELEMENTOS QUE COMPÕEM A PAISAEM URBANA DO MUNICÍPIO DE LAGOA ALEGRE.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/57/projeto__032.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/57/projeto__032.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL  DE GERENCIAMENTO  INTEGRADO  DE RESÍDUOS  SÓLIDOS  DE LAGOA ALEGRE-PI E DÁ  OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/67/projeto_033.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/67/projeto_033.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/63/projeto_de_lei_035_000221.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/63/projeto_de_lei_035_000221.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE LAGOA ALEGRE, NA FORMA ESPECIFICA.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/64/projeto_de_lei_036_000222.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/64/projeto_de_lei_036_000222.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA CRIANÇA FELIZ, AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE TODA EQUIPE (SUPERVISOR, VISITADORES) PARA ATUAR JUNTO Á SECRETARIA DE ASSISTÊNCIA SOCIAL E CIDADANIA- SASCI NO DESENVOLVIMENTO DAS ATIVIDADES DO PROGRAMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/65/projeto_de_lei_037_000223.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/65/projeto_de_lei_037_000223.pdf</t>
   </si>
   <si>
     <t>TRATA-SE DE UM SERVIÇO DA PROTEÇÃO BÁSICA DO SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL, REGULAMENTADO PELA TIPIFICAÇÃO NACIONAL DE SERVIÇOS SOCIOASSISTENCIAIS (RESOLUÇÃO CNAS Nº 109/2009). E FOI REORDENADO EM 2013 POR MEIO DA RESOLUÇÃO CNAS Nº 01/2013.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_038_000282.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_038_000282.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROCESSO DE SELEÇÃO MERIOCRÁTICA DA GESTÃO ESCOLAR DO MUNICÍPIO DE LAGOA ALEGRE, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_039_000283.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_039_000283.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE NATUREZA PERMANENTE, SUAS ATRIBUIÇÕES, QUANTIDADES E VENCIMENOS DO MUNICÍPIO DE LAGOA ALEGRE-PI E DÁ OUTRAS POVIDÊNCIAS.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/73/projeto_de_lei_040_000315.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/73/projeto_de_lei_040_000315.pdf</t>
   </si>
   <si>
     <t>ALTERA O PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE A ENDEMIAS NO ÂMBITO DO MUNICÍPIO DE LAGOA ALEGRE-PI.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/76/projeto_de_lei_041_000348.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/76/projeto_de_lei_041_000348.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DO CARGO DE NUTRICIONISTA A LEI Nº 210/2006.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/77/projeto_ouvidoria_000363.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/77/projeto_ouvidoria_000363.pdf</t>
   </si>
   <si>
     <t>CRIA A OUVIDORIA-GERAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/81/ajuda_de_custo_000412.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/81/ajuda_de_custo_000412.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE AJUDA DE CUSTO PARA SERVIDORES COMISSIONADOS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/94/ocameno.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/94/ocameno.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO DO MUNICÍPIO DE LAGOA ALEGRE, PARA O EXERCÍCIO FINANCEIRO DE 2023.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/95/ppa_2023.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/95/ppa_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DO EXERCÍCIO FINANCEIRO DE 2023, DO PLANO PLURIANUAL 2022-2025, INSTITUIDO PELA LEI MUNICIPAL Nº 390, 07 DE DEZEMBO DE 2021.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/101/projeto_de_lei_045_de_2022_000498.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/101/projeto_de_lei_045_de_2022_000498.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DE PAGAMENTO DE ABONO SALARIAL PARA OS PROFISSSIONAIS DA EDUCAÇÃO BÁSICA PÚBLICA ,VINCULADOS Á SECRETARIA DE EDUCAÇÃO DE LAGOA ALEGRE-PI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/48/projeto_066_000148.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/48/projeto_066_000148.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE "OSAEL BORGES LEAL" AO PLENÁRIO DA CÂMARA MUNICIPAL DE LAGOA ALEGRE-PI, E DÁ OUTRAS PROVIDÊNCIAIS.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/50/projeto_067_000165.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/50/projeto_067_000165.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE PRUDENTE RODRIGUES NETO, A RUA PROJETADA "L" QUE SE INICIA NA RUA ISABEL COSTA, ATRAVESSA A RUA 13 DE MAIO E FINALIZA NO CAMPO DE FUTEBOL FLAMENQUINHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_lei_068_000169.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_lei_068_000169.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE JOSEMAR PIRES DA FONSECA, A RUA QUE SE INICIA NA ESTRADA QUE LIGA A LOCALIDADE CEMBAU, ATRAVESSA A RUA PROJETADA 1 E FINALIZA NO TERRENO DO SR. CARLOS MAGNO, QUADRA 50, SETOR 2, NO BAIRRO VIOLA, NO MUNICÍPIO DE LAGOA ALEGRE-PI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/56/projeto__de_lei_069.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/56/projeto__de_lei_069.pdf</t>
   </si>
   <si>
     <t>DISPÕE  SOBRE A DENOMINAÇÃO  DA SALA DE REUNIÃO, QUE PASSARÁ  A SER DENOMINADA DE PLENARINHO  "PRUDENTE  RODRIGUES  NETO" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/59/projeto_de_lei_070_000179.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/59/projeto_de_lei_070_000179.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DO "BRASÃO E O NOME "LAGOA ALEGRE-PI", NA BANDEIRA DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/69/projeto_071_000245.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/69/projeto_071_000245.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE "MARIA ELON MOITA", A GALERIA DOS EX-PRESIDENTES DA CÂMARA MUNICIPAL DE LAGOA ALEGRE-PI, E DÁ OUTRAS POVIDÊNCIAS.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/82/projeto_072_000395.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/82/projeto_072_000395.pdf</t>
   </si>
   <si>
     <t>REAJUSTA, NOS TERMOS DA EC Nº 19/1998, O SUBSÍDIO DOS VEREADORES E PRESIDENTE DA CÂMARA PARA O EXERCÍCIO DE 2023, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_073_000396.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_073_000396.pdf</t>
   </si>
   <si>
     <t>FICA REAJUSTADO, NOS TERMOS DA EC Nº 19/1998, O VENCIMENTO DOS FUNCIONÁRIOS E COMISSIONADOS DA CÂMARA MUNICIPAL PARA O EXERCÍCIO DE 2023, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>MATHEUS</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/111/projeto_de_lei_074_000512.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/111/projeto_de_lei_074_000512.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE "LUIZA NUNES DE JESUS COSTA (PROFESSORA LUIZINHA)", O PRÉDIO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, NO MUNICÍPIO DE LAGOA ALEGRE-PI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_resolucao_01_000397.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_resolucao_01_000397.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LAVRATURA DE ATAS ELETRÔNICAS, GRAVAÇÃO E TRANSMISSÃO DAS SESSÕES DA CÂMARA MUNICIPAL DE LAGOA ALEGRE-PI.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_resolucao_02_000398.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_resolucao_02_000398.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE IMPLANTAÇÃO DA ATA DIGITADA NA CÂMARA MUNICIPAL DE VEREADORES DE LAGOA ALEGRE-PI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_resolucao_03_000399.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_resolucao_03_000399.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O PARÁGRAFO ÚNICO DO ARTIGO 156, § ÚNICO DO REGIMENTO INTERNO, QUE DISPÕE SOBRE AS SESSÕES, INCLUINDO A SESSÃO ITINERANTE, NO MUNICÍPIO DE LAGOA ALEGRE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/97/projeto_de_resolucao_04_000438.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/97/projeto_de_resolucao_04_000438.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 154 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE LAGOA ALEGRE-PI.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/46/decreto_legislativo_000146.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/46/decreto_legislativo_000146.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO LAGOAALEGENSE AO SR. FRANCISCO JOSÉ ALVES DA SILVA (FRANZÉ) E DÁ OURAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/49/projeto_decreto_legislativo_02_000153.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/49/projeto_decreto_legislativo_02_000153.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO LAGOAALEGRENSE AO SR. FÁBIO HENRIQUE MENDONÇA XAVIER DE OLIVEIRA.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/58/decreto_legislativo_003_000177.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/58/decreto_legislativo_003_000177.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE MEDALHA DE HONRA AO MÉRITO AO SENHOR OSAEL MOITA LEAL.</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/68/projeto_de_decreto_legislativo_04_000244.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/68/projeto_de_decreto_legislativo_04_000244.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE MEDALHA DE HONRA AO MÉRITO A SENHORA MARIA DO SOCORRO RODRIGUES SANTANA.</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/70/emenda_matheus_000257.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/70/emenda_matheus_000257.pdf</t>
   </si>
   <si>
     <t>MODIFICA O ANEXO DO PROJETO DE LEI Nº 035/2022 DO PODER EXECUTIVO, ALTERANDO O VALOR DAS GRATIFICAÇÕES DE FUNÇÃO DOS SEGUINTES CARGOS: SUBCOORDENADOR E COORDENADOR.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>PARECER</t>
   </si>
   <si>
     <t>CFOF - COMISSÃO DE FINANÇAS, ORÇAMENTO E FISCALIZAÇÃO FINANCEIRA</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/99/parecer_contas_2017_000456.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/99/parecer_contas_2017_000456.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE FINANÇAS, ORÇAMENTO E FISCALIZAÇÃO FINANCEIRA, REFERENTE AS CONTAS DE GOVERNO DO MUNICÍPIO DE LAGOA ALEGRE, EXERCÍCIO FINANCEIRO DE 2017, DE RESPONSABILIDADE DO SENHOR CARLOS MAGNO FORTES MACHADO.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/100/parecer_contas_2018_000457.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/100/parecer_contas_2018_000457.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE FINANÇAS, ORÇAMENTO E FISCALIZAÇÃO FINANCEIRA REFERENTE AS CONTAS DE GOVERNO DO MUNICÍPIO DE LAGOA ALEGRE, EXERCÍCIO FINANCEIRO DE 2018 DE RESPONSABILIDADE DO SENHOR CARLOS MAGNO FORTES MACHADO.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>RELATÓRIO</t>
   </si>
   <si>
     <t>GABINETE DA PRESIDÊNCIA - GP</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/92/2017.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/92/2017.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DO TRIBUNAL DE CONTAS DO ESTADO DO PIAUÍ, REFERENTE AS CONTAS DE GOVERNO DO MUNICÍPIO DE LAGOA ALEGRE-PI, EXERCÍCIO FINANCEIRO DE 2017, DE RESPONASABILIDADE DO SENHOR CARLOS MAGNO FORTES MACHADO.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/93/2018.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/93/2018.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DO TRIBUNAL DE CONTAS DO ESTADO DO PIAUÍ, REFERENTE AS CONTAS DE GOVERNO DO MUNICÍPIO DE LAGOA ALEGRE-PI, EXERCÍCIO FINANCEIRO DE 2018, DE RESPONSABILIDADE DO SENHOR CARLOS MAGNO FORTES MACHADO.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>RC</t>
   </si>
   <si>
     <t>REQUERIMENTO  DE CANDIDATURA</t>
   </si>
   <si>
     <t>CANDIDATURA DO VEREADOR AGVON FORTES SILVA AO CARGO DE PRESIDENTE DA MESA DIRETORA DA CÂMARA MUNICIPAL DE LAGOA ALEGRE-PI, PARA O BIÊNIO DE 2023/2024.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/103/registro_de_candidatura_wagner_000499.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/103/registro_de_candidatura_wagner_000499.pdf</t>
   </si>
   <si>
     <t>CANDIDATURA DO VEREADOR FRANCISCO WAGNER SAMPAIO BARROS AO CARGO DE PRIMEIRO VICE-PRESIDENTE DA MESA DIRETORA DA CÂMARA MUNICIPAL DE LAGOA ALEGRE-PI, PARA O BIÊNIO DE 2023/2024.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/104/candidatura_irmao_chagas_000494.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/104/candidatura_irmao_chagas_000494.pdf</t>
   </si>
   <si>
     <t>CANDIDATURA DO VEREADOR FRANCISCO DAS CHAGAS ALVES DA SILVA AO CARGO DE PRIMEIRO SECRETÁRIO DA MESA DIRETORA DA CÂMARA MUNICIPAL DE LAGOA ALEGRE-PI, PARA O BIÊNIO DE 2023/2024.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/105/registro_de_candidatura_pofessor_raimundo_000497.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/105/registro_de_candidatura_pofessor_raimundo_000497.pdf</t>
   </si>
   <si>
     <t>CANDIDATURA DO VEREADOR RAIMUNDO OLIVEIRA COSTA AO CARGO DE SEGUNDO SECRETÁRIO DA MESA DIRETORA DA CÂMARA MUNICIPAL DE LAGOA ALEGRE-PI, PARA O BIÊNIO DE 2023/2024.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/106/registro_de_candidatura_santinha_000500.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/106/registro_de_candidatura_santinha_000500.pdf</t>
   </si>
   <si>
     <t>CANDIDATURA DA VEREADORA FRANCISCA DA PAZ ARAÚJO AO CARGO DE PRESIDENTE DA MESA DIRETORA DA CÂMARA MUNICIPAL DE LAGOA ALEGRE-PI, PARA O BIÊNIO DE 2023/2024.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/107/registro_de_candidatura_gil_000503.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/107/registro_de_candidatura_gil_000503.pdf</t>
   </si>
   <si>
     <t>CANDIDATURA DO VEREADOR GILVAN LIMA SILVA AO CARGO DE PRIMEIRO VICE-PRESIDENTE DA MESA DIRETORA DA CÂMARA MUNICIPAL DE LAGOA ALEGRE-PI, PARA O BIÊNIO DE 2023/2024.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/108/registro_de_candidatura_ivone_000504.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/108/registro_de_candidatura_ivone_000504.pdf</t>
   </si>
   <si>
     <t>CANDIDATURA DA VEREADORA IVONE GOMES DE OLIVEIRA MELO AO CARGO DE SEGUNDA VICE-PRESIDENTE DA MESA DIRETORA DA CÂMARA MUNICIPAL DE LAGOA ALEGRE-PI, PARA O BIÊNIO DE 2023/2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1251,68 +1251,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/34/requerimento_rildo_000105.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/44/requerimento_02_000142.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/45/requerimento_ze_roberto_000144.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/52/requerimento_05_000166.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/53/requerimento_06_000167.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/54/requerimento_07_000168.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/60/requerimento_08_000180.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/62/requerimento_09_000200.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/66/requerimento_no_010_000224.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/74/requerimento__011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/75/requerimento_012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/78/requerimento_13_000368.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/79/requerimento_14_000370.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/80/requerimento_15_000369.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/88/requerimento_016_000401.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/87/requerimento_017_000400.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/89/requerimento_018_000402.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/90/requerimento_019_000405.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/91/requerimento_020_000406.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/96/requerimento_021_atualizado_000508.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/98/requerimento_ivone.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/109/requerimento_023_000510.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/110/requerimento_026_000511.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/35/projeto_de_lei_023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/36/projeto_de_lei_024_000125.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/37/projeto_de_lei_025_000126.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/38/projeto_de_lei_026_000127.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/39/projeto_de_lei_027_000128.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/40/projeto_de_lei_028_000129.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/41/projeto_de_lei_029_000131.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_030_000132.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/43/projeto_de_lei_031_000133.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/57/projeto__032.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/67/projeto_033.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/63/projeto_de_lei_035_000221.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/64/projeto_de_lei_036_000222.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/65/projeto_de_lei_037_000223.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_038_000282.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_039_000283.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/73/projeto_de_lei_040_000315.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/76/projeto_de_lei_041_000348.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/77/projeto_ouvidoria_000363.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/81/ajuda_de_custo_000412.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/94/ocameno.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/95/ppa_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/101/projeto_de_lei_045_de_2022_000498.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/48/projeto_066_000148.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/50/projeto_067_000165.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_lei_068_000169.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/56/projeto__de_lei_069.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/59/projeto_de_lei_070_000179.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/69/projeto_071_000245.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/82/projeto_072_000395.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_073_000396.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/111/projeto_de_lei_074_000512.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_resolucao_01_000397.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_resolucao_02_000398.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_resolucao_03_000399.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/97/projeto_de_resolucao_04_000438.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/46/decreto_legislativo_000146.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/49/projeto_decreto_legislativo_02_000153.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/58/decreto_legislativo_003_000177.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/68/projeto_de_decreto_legislativo_04_000244.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/70/emenda_matheus_000257.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/99/parecer_contas_2017_000456.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/100/parecer_contas_2018_000457.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/92/2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/93/2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/103/registro_de_candidatura_wagner_000499.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/104/candidatura_irmao_chagas_000494.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/105/registro_de_candidatura_pofessor_raimundo_000497.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/106/registro_de_candidatura_santinha_000500.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/107/registro_de_candidatura_gil_000503.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/108/registro_de_candidatura_ivone_000504.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/34/requerimento_rildo_000105.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/44/requerimento_02_000142.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/45/requerimento_ze_roberto_000144.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/52/requerimento_05_000166.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/53/requerimento_06_000167.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/54/requerimento_07_000168.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/60/requerimento_08_000180.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/62/requerimento_09_000200.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/66/requerimento_no_010_000224.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/74/requerimento__011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/75/requerimento_012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/78/requerimento_13_000368.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/79/requerimento_14_000370.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/80/requerimento_15_000369.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/88/requerimento_016_000401.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/87/requerimento_017_000400.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/89/requerimento_018_000402.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/90/requerimento_019_000405.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/91/requerimento_020_000406.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/96/requerimento_021_atualizado_000508.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/98/requerimento_ivone.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/109/requerimento_023_000510.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/110/requerimento_026_000511.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/35/projeto_de_lei_023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/36/projeto_de_lei_024_000125.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/37/projeto_de_lei_025_000126.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/38/projeto_de_lei_026_000127.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/39/projeto_de_lei_027_000128.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/40/projeto_de_lei_028_000129.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/41/projeto_de_lei_029_000131.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_030_000132.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/43/projeto_de_lei_031_000133.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/57/projeto__032.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/67/projeto_033.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/63/projeto_de_lei_035_000221.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/64/projeto_de_lei_036_000222.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/65/projeto_de_lei_037_000223.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_038_000282.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_039_000283.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/73/projeto_de_lei_040_000315.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/76/projeto_de_lei_041_000348.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/77/projeto_ouvidoria_000363.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/81/ajuda_de_custo_000412.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/94/ocameno.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/95/ppa_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/101/projeto_de_lei_045_de_2022_000498.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/48/projeto_066_000148.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/50/projeto_067_000165.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_lei_068_000169.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/56/projeto__de_lei_069.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/59/projeto_de_lei_070_000179.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/69/projeto_071_000245.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/82/projeto_072_000395.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_073_000396.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/111/projeto_de_lei_074_000512.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_resolucao_01_000397.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_resolucao_02_000398.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_resolucao_03_000399.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/97/projeto_de_resolucao_04_000438.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/46/decreto_legislativo_000146.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/49/projeto_decreto_legislativo_02_000153.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/58/decreto_legislativo_003_000177.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/68/projeto_de_decreto_legislativo_04_000244.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/70/emenda_matheus_000257.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/99/parecer_contas_2017_000456.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/100/parecer_contas_2018_000457.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/92/2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/93/2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/103/registro_de_candidatura_wagner_000499.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/104/candidatura_irmao_chagas_000494.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/105/registro_de_candidatura_pofessor_raimundo_000497.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/106/registro_de_candidatura_santinha_000500.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/107/registro_de_candidatura_gil_000503.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2022/108/registro_de_candidatura_ivone_000504.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="67" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>