--- v0 (2025-10-25)
+++ v1 (2026-04-15)
@@ -54,447 +54,447 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>GIL MAKASSAR</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/166/requerimento_no_01_de_2024_001100.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/166/requerimento_no_01_de_2024_001100.pdf</t>
   </si>
   <si>
     <t>Vem requerer do Secretário Municipal de Educação, que providencie no prazo de 10 (dez) dias úteis todo o processo referente a obra de construção de salas de aulas na Escola Municipal Mãe Neusa Costa (Planta do Projeto, Processo de Licitação, Contrato da Empresa Vencedora e Prazo de Execução).</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/167/requerimento_no_02_de_2024_001101.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/167/requerimento_no_02_de_2024_001101.pdf</t>
   </si>
   <si>
     <t>Vem requerer do Poder Executivo Municipal, cópia do contrato da empresa vencedora da licitação para locação de veículos e a relação de todos os carros alugados, com as respectivas placas e lotação nas secretarias, no município de Lagoa Alegre-PI.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/171/requerimento_03_gil_001120.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/171/requerimento_03_gil_001120.pdf</t>
   </si>
   <si>
     <t>vem requerer do Poder Executivo Municipal, a relação de obras licitadas no município de Lagoa Alegre-PI, durante o período de 2017 a 2024, obras concluídas e em andamento, com os respectivos valores e vigência, no qual tem como ganhador das respectivas licitações o empresário Agnes Lopes. (ou representado por este como Engenheiro Civil).</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>RILDO</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/173/requerimento_rildo_08_001147.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/173/requerimento_rildo_08_001147.pdf</t>
   </si>
   <si>
     <t>vem requerer do Poder Executivo Municipal, a relação de permutas dos servidores públicos do município de Lagoa Alegre-PI com outros municípios, assim como deste com outros municípios vizinhos.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>AG FORTES</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/174/requerimento_05_ag_001186.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/174/requerimento_05_ag_001186.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal em caráter de urgência, a criação do Plano de Cargos, Carreira e Remunerações dos Servidores Públicos Municipais, ressalvados os profissionais da Educação e Saúde, do município de Lagoa Alegre-Pl.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>ZÉ ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/178/requerimento_06_ze_roberto_001202.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/178/requerimento_06_ze_roberto_001202.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal a reconstrução do teto da Casa de Farinhada do Bairro Novo Milênio, no município de Lagoa Alegre-PI.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/184/requerimento_07_001266.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/184/requerimento_07_001266.pdf</t>
   </si>
   <si>
     <t>Vem requerer do Poder Executivo Municipal a retirada do asfalto para posterior calçamento na Rua Professor Francisco Antonio, que passa em frente da_x000D_
 Unidade Mista de Saúde e na Rua Otávio de Jesus França iniciando no Bar do Geraldinho e finalizando na Padaria, no município de Lagoa Alegre-PI.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/185/requerimento_08_001267.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/185/requerimento_08_001267.pdf</t>
   </si>
   <si>
     <t>Vem requerer do Poder Executivo Municipal a construção de calçamento na Localidade Jordão, no município de Lagoa Alegre-PI</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>SANTINHA</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Requer alteração recesso do Poder Legislativo.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>CARLOS MAGNO FORTES MACHADO</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/172/projeto__de_lei_n_02_de_2023.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/172/projeto__de_lei_n_02_de_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o BANCO DO BRASIL S.A. , e dá outras providências.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/175/projeto_de_lei_no_03.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/175/projeto_de_lei_no_03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de remuneração de Cargos Comissionados do Município de Lagoa Alegre-PI, na forma que especifica.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/176/projeto_de_lei_04_de_2024.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/176/projeto_de_lei_04_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da estrutura administrativa (Anexo IX) do Município de Lagoa Alegre, na forma que especifica.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/179/projeto_de_lei_ldo.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/179/projeto_de_lei_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a  elaboração e execução da Lei Orçamentária  Anual do Município de Lagoa Alegre-PI, para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/186/projeto_de_lei_06_001272.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/186/projeto_de_lei_06_001272.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL PARA ATENDER A LEI 14.399/2022 - LEI ALDIR BLANC II DE FOMENTO A CULTURA, E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/187/projeto_de_lei_07_001273.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/187/projeto_de_lei_07_001273.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso IV do art. 58 da Lei Municipal TV. 223/2007 que dispõe sobre o Regime Próprio de Previdência dos Servidores Públicos Municipais de Lagoa Alegre para incluir o plano de equacionamento do déficit atuarial.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/188/oficio_070_gpmla_001271.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/188/oficio_070_gpmla_001271.pdf</t>
   </si>
   <si>
     <t>"Institui os Conselhos Escolares e Fóruns de Conselhos Escolares na Rede Municipal de Ensino e dá outras providencias".</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/192/projeto_de_lei_09_001341.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/192/projeto_de_lei_09_001341.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração dos  subsídios do Prefeito, Vice-Prefeito e Secretário do Município de Lagoa Alegre-PI e dá outras providências.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/195/loa.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/195/loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO DO MUNICÍPIO DE LAGOA ALEGRE, PARA O EXERCÍCIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/196/ppa.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/196/ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DO EXERCÍCIO FINANCEIRO DE 2025, DO PLANO PLURIANUAL 2022-2025, INSTITUÍDO PELA LEI MUNICIPAL Nº 390, 07 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/197/projeto_012_idoso09122024.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/197/projeto_012_idoso09122024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho da Pessoa Idosa, Conferência Municipal do Idoso e Fundo Municipal de Direitos do Idoso e dá outras providências.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/168/projeto_de_lei_081_001102.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/168/projeto_de_lei_081_001102.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de "Prudente Rodrigues Neto, a rua Projetada "L" que se inicia na Rua Isabel costa, atravessa a Rua 13 de Maio e finaliza no campo de futebol Flamenguinho e dá outras providências.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/169/projeto_de_lei_082_de_2024_001117.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/169/projeto_de_lei_082_de_2024_001117.pdf</t>
   </si>
   <si>
     <t>Concede a Revisão Geral Anual dos subsídios dos Vereadores, do Presidente da Câmara Municipal de Lagoa Alegre-PI.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/170/projeto_de_lei_083_de_2024_001118.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/170/projeto_de_lei_083_de_2024_001118.pdf</t>
   </si>
   <si>
     <t>"Fica reajustado, nos termos da "EC" N°19/98, o vencimento dos Funcionários da Câmara Municipal para o exercício de 2024, na forma que indica e dá_x000D_
 outras providencias.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/183/projeto_084_001223.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/183/projeto_084_001223.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação no âmbito da Câmara de Vereadores de Lagoa Alegre-PI, do Sistema de Controle Interno, sua Estrutura e dá outras providências".</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/189/projeto_de_lei_085_001325.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/189/projeto_de_lei_085_001325.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VERBA INDENIZATÓRIA DO EXERCÍCIO PARLAMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/194/projeto_086_001352.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/194/projeto_086_001352.pdf</t>
   </si>
   <si>
     <t>Declara como de Utilidade Pública a entidade não governamental, sem fins lucrativos, como organização social o Instituto Oficina BG-I0BG dá outras providências.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/190/projeto_de_resolucao_05_001323.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/190/projeto_de_resolucao_05_001323.pdf</t>
   </si>
   <si>
     <t>"Fixa, nos termos da "EC" N° 19/98, o subsidio dos Vereadores e Presidente da Câmara para a Legislatura de 2025/2028, na forma que indica e dá outras providencias".</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>CHAGAS JÚLIO</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/180/decreto_legisativo_06_001213.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/180/decreto_legisativo_06_001213.pdf</t>
   </si>
   <si>
     <t>Concede o Título de cidadão lagoaalegrense ao senhor Adiel Rego da Silva em reconhecimento pelos bons e relevantes serviços prestados no município de Lagoa Alegre-PI.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/181/projeto_de_decreto_07_001221.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/181/projeto_de_decreto_07_001221.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de cidadão lagoaalegrense ao Sr. João de Deus Sousa em reconhecimento pelos bons e relevantes serviços prestados no município de Lagoa Alegre- P1, conforme biografia em anexo.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/182/projeto_de_decreto_08_001222.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/182/projeto_de_decreto_08_001222.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de cidadão lagoaalegrense ao Sr. Fábio Abreu Costa em reconhecimento pelos bons e relevantes serviços prestados no município de_x000D_
 Lagoa Alegre- PI, conforme biografia em anexo.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA Á LEI ORGÂNICA  MUNICIPAL</t>
   </si>
   <si>
     <t>MODIFICA, INCLUI OS PARÁGRAFOS E INCISOS Á LEI ORGÂNICA DO MUNICÍPIO DE LAGOA ALEGRE-PI.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>PARECER</t>
   </si>
   <si>
     <t>COMISSÃO - COM</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/191/parecer_contas_2021_001327.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/191/parecer_contas_2021_001327.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL AS CONTAS DE GOVERNO, DO MUNICÍPIO DE LAGOA ALEGRE-PI, EXECERCÍCIO FINANCEIRO DE 2021 DE RESPONSABILIDADE DO SR. CARLOS MAGNO FORTES MACHADO, ACATANDO O PARECER PRÉVIO Nº 136/2023 DO TRIBUNAL DE CONTAS DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>RELATÓRIO</t>
   </si>
   <si>
-    <t>https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/177/contas_2021.pdf</t>
+    <t>http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/177/contas_2021.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas da Prefeitura Municipal Lagoa Alegre, exercício de 2021, de responsabilidade do senhor Carlos Magno Fortes Machado.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -801,68 +801,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/166/requerimento_no_01_de_2024_001100.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/167/requerimento_no_02_de_2024_001101.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/171/requerimento_03_gil_001120.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/173/requerimento_rildo_08_001147.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/174/requerimento_05_ag_001186.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/178/requerimento_06_ze_roberto_001202.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/184/requerimento_07_001266.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/185/requerimento_08_001267.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/172/projeto__de_lei_n_02_de_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/175/projeto_de_lei_no_03.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/176/projeto_de_lei_04_de_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/179/projeto_de_lei_ldo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/186/projeto_de_lei_06_001272.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/187/projeto_de_lei_07_001273.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/188/oficio_070_gpmla_001271.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/192/projeto_de_lei_09_001341.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/195/loa.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/196/ppa.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/197/projeto_012_idoso09122024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/168/projeto_de_lei_081_001102.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/169/projeto_de_lei_082_de_2024_001117.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/170/projeto_de_lei_083_de_2024_001118.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/183/projeto_084_001223.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/189/projeto_de_lei_085_001325.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/194/projeto_086_001352.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/190/projeto_de_resolucao_05_001323.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/180/decreto_legisativo_06_001213.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/181/projeto_de_decreto_07_001221.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/182/projeto_de_decreto_08_001222.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/191/parecer_contas_2021_001327.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/177/contas_2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/166/requerimento_no_01_de_2024_001100.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/167/requerimento_no_02_de_2024_001101.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/171/requerimento_03_gil_001120.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/173/requerimento_rildo_08_001147.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/174/requerimento_05_ag_001186.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/178/requerimento_06_ze_roberto_001202.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/184/requerimento_07_001266.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/185/requerimento_08_001267.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/172/projeto__de_lei_n_02_de_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/175/projeto_de_lei_no_03.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/176/projeto_de_lei_04_de_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/179/projeto_de_lei_ldo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/186/projeto_de_lei_06_001272.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/187/projeto_de_lei_07_001273.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/188/oficio_070_gpmla_001271.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/192/projeto_de_lei_09_001341.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/195/loa.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/196/ppa.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/197/projeto_012_idoso09122024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/168/projeto_de_lei_081_001102.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/169/projeto_de_lei_082_de_2024_001117.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/170/projeto_de_lei_083_de_2024_001118.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/183/projeto_084_001223.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/189/projeto_de_lei_085_001325.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/194/projeto_086_001352.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/190/projeto_de_resolucao_05_001323.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/180/decreto_legisativo_06_001213.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/181/projeto_de_decreto_07_001221.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/182/projeto_de_decreto_08_001222.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/191/parecer_contas_2021_001327.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoaalegre.pi.leg.br/media/sapl/public/materialegislativa/2024/177/contas_2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="111.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="110.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>